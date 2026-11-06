--- v0 (2026-04-28)
+++ v1 (2026-11-06)
@@ -1,3234 +1,3877 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="473D2629" w14:textId="22295757" w:rsidR="008C444B" w:rsidRPr="0023378C" w:rsidRDefault="008C444B" w:rsidP="008C444B">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="43F0AB9F" w14:textId="1BD56110" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Winter im Zillertal 2025/26 – Schneesicherheit</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> und </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Das Zillertal im Winter 2026/27: Schneesicherheit auf bis zu 3.250 Metern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E4467B" w14:textId="77777777" w:rsidR="004D4D61" w:rsidRPr="00F1295B" w:rsidRDefault="004D4D61" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08409A5A" w14:textId="036AC45A" w:rsidR="00827301" w:rsidRPr="00F1295B" w:rsidRDefault="00827301" w:rsidP="00827301">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023378C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Das Zillertal startet mit neuen Angeboten, modernen Liftanlagen und abwechslungsreichen Veranstaltungen in die Wintersaison 2025/26. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>In der kommenden Wintersaison zeigt sich das Zillertal erneut als verlässliches Ziel für Skiurlaub im Schnee: Vom 4. Dezember 2026 bis 11. April 2027 erwarten Familien, Genussmenschen und sportliche Skifans in vier Großraumskigebieten perfekt präparierte Pisten, abwechslungsreiche Winterangebote und stimmungsvolle Veranstaltungen. Mit einer Höhenlage von bis zu 3.250 m am Hintertuxer Gletscher und über 80 Prozent der Pisten oberhalb von rund 1.700 m überzeugt das Tal mit hoher Schneesicherheit und der längsten Skisaison Österreichs. Breite Genussabfahrten, sportliche Pisten, Funparks, Funslopes, Rodelbahnen und Winterwanderwege sorgen dafür, dass jeder Gast sein persönliches Wintererlebnis</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE349C" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mit 546 Pistenkilometern und einer Höhenlage </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">von </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>findet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE2ACAA" w14:textId="316E241F" w:rsidR="00827301" w:rsidRPr="00F1295B" w:rsidRDefault="00827301" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02998C95" w14:textId="49CA2152" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Die Großraumskigebiete Hochzillertal-Kaltenbach, Hochfügen und Spieljoch, die Zillertal Arena, Mountopolis – die Erlebniswelt der Mayrhofner Bergbahnen – sowie die Ski- &amp; Gletscherwelt Zillertal 3000 – eröffnen bereits ab Anfang Dezember</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67CCB" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2026 den Skibetrieb, bei günstiger Schneelage teils schon im November. Der Hintertuxer Gletscher startet im Oktober</w:t>
+      </w:r>
+      <w:r w:rsidR="00827301" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offiziell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in die Skisaison 2026/27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B2DFED" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259E286F" w14:textId="60573497" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">bis </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">zu </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Die Regionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62327" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3.250 Meter</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">n </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>im</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62327" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">bleibt das Tal ein verlässlicher Anlaufpunkt für Wintersportler </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>und Genießer.</w:t>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Winter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4111E2AA" w14:textId="233A20A7" w:rsidR="00AC3A89" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In der Ferienregion Fügen-Kaltenbach</w:t>
+      </w:r>
+      <w:r w:rsidR="00827301" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entsteht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Winter 2026/27 mit dem Resort „</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA48FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>THE GREEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>" in Uderns ein neues Unterkunftsangebot, das moderne Architektur mit regionalen Materialien verbindet. In den Skigebieten Hochzillertal-Kaltenbach</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC07F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – wo täglich bereits um 07:30 Uhr der Skibetrieb beginnt –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Spieljoch wird</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62327" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0023378C">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>das Pistenangebot für verschiedene Könnerstufen erweitert</w:t>
+      </w:r>
+      <w:r w:rsidR="00191645">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, mit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mehr Auswahl für Einsteigende, Genussskifahrende und Profis. Rund um die Marendalm entstehen </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED61B9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im Snowpark </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>neue Abfahrten für die Kleinsten, im Bereich der Funslope nahe der</w:t>
+      </w:r>
+      <w:r w:rsidR="009C74A7" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00110378" w:rsidRPr="0023378C">
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kashütte sorgen zusätzliche Liftkapazitäten für flüssigere Abläufe. Die neugestaltete Kristallhütte</w:t>
+      </w:r>
+      <w:r w:rsidR="00783202" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eröffnung im Dezember 2026 setzt </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0055" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>durch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lifestyle, Design und Genuss ein Zeichen für das „neue" Wintergefühl</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0055" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0013267D" w:rsidRPr="0023378C">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0055" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C10C5" w:rsidRPr="0023378C">
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zillertal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC07F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Das </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF785A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Skia</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11A6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ngebot</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF785A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="0009246F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Hochzillertal</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FF785A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-Kaltenbach</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF11A6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird durch zwei beschneite Talabfahrten und einem Kinderclub an der Bergstation </w:t>
+      </w:r>
+      <w:r w:rsidR="00191645">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>abgerundet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8CBF59" w14:textId="1E2F7578" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Das Spieljoch positioniert sich einmal mehr als ideales Familien- und Erlebnisgebiet: Als zertifizierte Tiroler Familienskiregion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A972A6" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bietet das Gebiet ein übersichtliches, gut betreutes Skiangebot für Kinder und Erwachsene – Funslope, Funpark und Gästekindergarten geben Kindern spielerisch Sicherheit und Eltern entspannte Wintertage. Für sportlich ambitionierte Skifans ist die schwarze</w:t>
+      </w:r>
+      <w:r w:rsidR="00E252FF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Abfahrt „Heiße Kante" (Piste Nr. 3) ein Highlight: 2,7 km Länge, 800 Höhenmeter, sportliche Herausforderung</w:t>
+      </w:r>
+      <w:r w:rsidR="00E252FF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inklusive. Die 5,5 km lange, vollständig beschneite Rodelbahn führt von der Bergstation de</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF40EC" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spieljochba</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF40EC" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n bis zur Mittelstation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5070E81E" w14:textId="2FCC94C7" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auch Hochfügen begeistert in der neuen Saison: Unberührte Hänge lassen sich mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00911121" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dem „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>First Line Skiing</w:t>
+      </w:r>
+      <w:r w:rsidR="00911121" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erleben</w:t>
+      </w:r>
+      <w:r w:rsidR="00722004" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noch vor Liftbetriebsbeginn bringt ein Pistengerät kleine Gruppen von bis zu sechs Personen mit Guide auf den Gipfel, für die ersten Schwünge im frischen Schnee. Wer es sportlich mag, wagt sich auf den neuen Winterklettersteig Pfaffenbichl: Von der Bergstation der Sesselbahn Waidoffen führt die Route auf 2.431 m über Drahtseile, Trittbügel und eine 28 m lange Seilbrücke bis zum Gipfel – 260 m lang, 115 Höhenmeter, Schwierigkeitsgrad B. Kulinarisch hat sich die 8er Alm nach dem Umbau neu aufgestellt: Im Erdgeschoss sorgt ein Selbstbedienungsrestaurant mit Front-Cooking für die schnelle Einkehr, im Obergeschoss </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD02FC" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>überzeugt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Pizzeria 8erAlm mit Bedienung und Panoramablick auf die Bergwelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DC03F2" w14:textId="77777777" w:rsidR="00CA6164" w:rsidRPr="00F1295B" w:rsidRDefault="00CA6164" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31469AED" w14:textId="1CD47EAC" w:rsidR="00827301" w:rsidRDefault="00AD075B" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD075B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Region Zell-Gerlos und die Zillertal Arena starten mit einem stimmigen Gesamtangebot in den Winter 2026/27. Die weitläufigen, abwechslungsreichen Pisten und die Lage in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD075B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">schneesicheren Höhen machen das größte Skigebiet im Zillertal zum idealen Ort für Wintersportler aller Könnerstufen. Neben anspruchsvollen Pisten gibt es insbesondere für Familien zahlreiche zusätzliche Erlebnisse: Die Funty-Piste in Zell am Ziller, Skimovie-Strecken &amp; SpeedChecks sowie der Actionpark Kreuzwiese oder der Snowpark Gerlos sorgen für Abwechslung. Ein besonderes Erlebnis wartet im März, wenn jeden Donnerstag und Sonntag bereits ab 06.55 Uhr ausgewählte Bahnen öffnen und auf unverspurten Hängen zum Genießen einladen. Auch abseits der Piste kommen Besucher auf </w:t>
+      </w:r>
+      <w:r w:rsidR="00544BD0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD075B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hre Kosten: Die Rodelbahn am Gerlosstein ist mit 7 km Länge und Abendbetrieb eines von vielen stimmungsvollen Highlights in der Zillertal Arena. Die teils beleuchteten Loipen der Region bieten Langläufern auch am Abend sportliche Runden. Im Freizeitpark Zell am Ziller ergänzen Tennis, Kegeln und Eislaufen in besonderer Atmosphäre das vielseitige Winterangebot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126133AA" w14:textId="77777777" w:rsidR="00AD075B" w:rsidRPr="00F1295B" w:rsidRDefault="00AD075B" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239E5105" w14:textId="44917593" w:rsidR="001F6C99" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mit 142 Pistenkilometern, 61 Liftanlagen und 89 % der Pistenflächen über 1.700 m Seehöhe zählt Mountopolis, die Erlebniswelt der Mayrhofner Bergbahnen, zu den größten und schneesichersten Skiregionen im Zillertal. Die Skigebiete Ahorn</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4559" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>und Penken bieten das gesamte Spektrum: breite Genussabfahrten für Familien, sportliche, steile Hänge und Snowparks für Könner. Für Kinder stehen breite, sonnige Übungshänge am Ahornplateau, der FunRide Ahorn mit Wellen und Steilkurven, die</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4559" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AlbertAdler Tour sowie der FunRide Gerent am Penken zur Verfügung. Ambitionierte Skifans finden mit der Harakiri-Piste Nr. 34 – mit 78 % Gefälle die steilste präparierte Piste Österreichs – eine neue Herausforderung.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4559" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Ahornbahn startet im Winter bereits um 7:30 Uhr auf das Ahorn Plateau – wer </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4559" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>früh dran ist, zieht auf der frisch präparierten, 5,5 km langen Talabfahrt die</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4559" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ersten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B314B2" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schwünge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B42EA71" w14:textId="77777777" w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9C088F" w14:textId="6E1FF102" w:rsidR="00F83EC6" w:rsidRPr="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zwischen 4. Dezember </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80B2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und 11. April </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80B2F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vereinen sich die Skiberge Eggalm, Rastkogel, Finkenberg, Penken, Ahorn mit dem Hintertuxer Gletscher zur Ski- und Gletscherwelt Zillertal 3000. Das Großraumskigebiet von Mayrhofen bis Hintertux ist </w:t>
+      </w:r>
+      <w:r w:rsidR="00267E65">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00267E65" w:rsidRPr="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ank der Höhenlage auf bis 3.250 m Seehöhe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>das höchstgelegene und schneesicherste</w:t>
+      </w:r>
+      <w:r w:rsidR="00267E65">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skigebiet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Zillertals. 206 Pistenkilometer, einmalige Gastronomieerlebnisse und Sonnenterrassen mit Panoramagarantie überzeugen Familien wie auch Wintersportprofis. In Hintertux beginnt der Winter früher und dauert weit in das Frühjahr hinein. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D732C" w:rsidRPr="009D732C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Die längste Skisaison Österreichs wurde auch heuer wieder standesgemäß mit dem Hintertux Park Opening Anfang Oktober eingeläutet. Internationale Freestyle-Stars und ambitionierte Amateure feierten im Betterpark Hintertux drei Tage lang ihren Start in die Wintersaison. Neben breit angelegten Pisten überzeugt der Gletscher mit dem atemberaubenden 5-Sterne-Panorama. „Keine Gnade der Wade“ heißt das Mott</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4669D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="009D732C" w:rsidRPr="009D732C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für all jene, die die Gletscherrunde mit 15.000 Höhenmetern und rund 60 Abfahrtskilometern an einem Tag bewältigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0419EE" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F5C9D5" w14:textId="2CE5F24A" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Winterneuheiten: Investitionen in den Traumurlaub</w:t>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hochzillertal</w:t>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Events</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0985" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Hochfügen</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA041A" w:rsidRPr="0023378C">
-[...111 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Spieljoch</w:t>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0985" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Zillertal Arena</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C72CF3" w:rsidRPr="0023378C">
-[...89 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Mountopolis</w:t>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Veranstaltungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3840F6BC" w14:textId="37290936" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ein bunter Veranstaltungskalender mit Adventmärkten, Musik- und Lifestyleformaten, Skishows und kulinarischen Highlights macht das Zillertal im Winter 2026/27 zur </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0985" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kulisse für</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stimmungsvolle</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0985" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Momente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F466051" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gernot Kulis in der Festhalle Fügen, 12. November 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E9CAFC" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Schloss Weihnacht in Fügen, 28. November bis 20. Dezember 2026, jeweils Samstag und Sonntag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C265757" w14:textId="08C3B1E2" w:rsidR="005A4CCC" w:rsidRPr="00F1295B" w:rsidRDefault="005A4CCC" w:rsidP="005A4CCC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mayrhofner Advent am Waldfestplatz, 28. November bis 19. Dezember 2026, jeweils Freitag, Samstag und Sonntag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591CEAEE" w14:textId="6BF09951" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ride on – Shred Fest in Hochfügen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1387" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7919" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dezember 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456D8DF1" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ski Food Festival in Hochzillertal und am Spieljoch, 12. und 13. Dezember 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EB3C75" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zeller Weihnachtsmarkt in Zell am Ziller, 12. und 13. Dezember 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597B092D" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">angekommen wartet eines von vier Winterwander-Highlights in </w:t>
-[...128 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Eröffnung Herzleuchten in Zell am Ziller, 23. Dezember 2026, mit wöchentlichen Highlights jeweils am Donnerstag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601BF7C9" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Silvesterfeuerwerk bei der Bergbahn Hochzillertal, 31. Dezember 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFDBE33" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Silvestershow – Gerlos goes 2027 in Gerlos, 31. Dezember 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40767EBF" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Timeless Garden am Schlossplatz in Fügen, 1. Januar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE94586" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hochfügen Nächte, jeden Donnerstag vom 21. Januar bis 4. März 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1CDAE1" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dutch Week in der Zillertal Arena, 9. bis 13. März 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A05C23B" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hintertuxer Gletscher Open Air, 19. März 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F918C5" w14:textId="25C9B644" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kölsche Woche 2027 am Hintertuxer Gletscher, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C29F6" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. bis 2</w:t>
+      </w:r>
+      <w:r w:rsidR="007C29F6" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. März 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3437EE0C" w14:textId="1D014A87" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Alpicon House Music Festival in der Skiregion Hochzillertal, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1387" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. bis 21. März 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B409D7" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>90's Days in der Zillertal Arena, 19. bis 21. März 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EA61E2" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Full Metal Mayrhofen, 29. März bis 3. April 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBA00B4" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lederhosen Wedel Finale in der Zillertal Arena, 2. bis 4. April 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B9DEEB" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Snowbombing Festival Mayrhofen, 5. bis 10. April 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E11DE9E" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="002A0985">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FDF9EE" w14:textId="77777777" w:rsidR="0047297C" w:rsidRPr="00F1295B" w:rsidRDefault="0047297C" w:rsidP="0047297C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ski- &amp; Gletscherwelt Zillertal 3000</w:t>
-[...144 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Events und Veranstaltungen</w:t>
-[...963 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Energieeffiziente Technologien auf den Pisten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B36C0B2" w14:textId="0BA5C833" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="0047297C" w:rsidP="0047297C">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Die Skigebiete im Zillertal setzen auf moderne Technologien und energiesparende Maßnahmen: GPS-Tracker und 3D-Geländescanner ermöglichen eine gezielte Beschneiung genau dort, wo sie benötigt wird, und helfen so, Wasser- und Energieeinsatz zu reduzieren. In der Zillertal Arena kommt eine moderne LED-Beleuchtungsanlage im Pistenbereich zum Einsatz, und der Strom für die Zillertaler Bergbahnen stammt aus erneuerbaren Energiequellen – vor allem Wasserkraft und Photovoltaik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF85F0" w14:textId="77777777" w:rsidR="0047297C" w:rsidRPr="00F1295B" w:rsidRDefault="0047297C" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D812F2" w14:textId="513515BB" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Nachhaltigkeit auf den Pisten</w:t>
-[...122 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zillertaler</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DD0DCA" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Superskipass</w:t>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Superskipass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE9BC6E" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mit dem Zillertaler Superskipass nutzen Gäste alle vier Großraumskigebiete sowie zahlreiche öffentliche Verkehrsmittel im Tal. Der Pass ist für Zeiträume von ein bis 21 Tagen erhältlich und bietet eigene Tarife für Kinder und Jugendliche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00087572" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60EE9C1B" w14:textId="58C482FA" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Die Öffnungszeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F32" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Zillertaler Bergbahnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F32" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Überblick*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3732B3" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE790F9" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hochzillertal, Hochfügen und Spieljoch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB18025" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hochzillertal-Kaltenbach – 5.12.2026–11.04.2027, 7:30–16:00 Uhr; Wochenendbetrieb ab November bei ausreichender Schneelage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268DBD32" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Spieljochbahn – 11.12.2026–29.03.2027, 8:30–16:30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269FF205" w14:textId="1D8D2B45" w:rsidR="001F6C99" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hochfügen – 4.12.2026–11.04.2027, </w:t>
+      </w:r>
+      <w:r w:rsidR="00041FA3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08:15 / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8:30–16:</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2A6A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6094BF87" w14:textId="6741D14F" w:rsidR="001B2A6A" w:rsidRPr="00F1295B" w:rsidRDefault="001B2A6A" w:rsidP="001B2A6A">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Früherer Start bei ausreichender Schneelage!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40004AB3" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61146EE6" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zillertal Arena</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EF5986" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rosenalmbahn Zell am Ziller – 4.12.2026–24.12.2026: 8:30–16:30 Uhr; 25.12.2026–11.04.2027: 8:00–16:30 Uhr (letzte Bergfahrt 16:00 Uhr)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644A6011" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Karspitzbahn Zell am Ziller, 1. Sektion – 18.12.2026–29.03.2027, 8:00–16:00 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145445B8" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Karspitzbahn Zell am Ziller, 2. Sektion – 18.12.2026–29.03.2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000359A6" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gerlossteinbahn – 18.12.2026–11.04.2027, 8:30–16:30 Uhr (viertelstündlich, bei Bedarf durchgehend)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B92D274" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Isskogelbahn Gerlos – 4.12.2026–11.04.2027, 8:30–16:00 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA078DE" w14:textId="57ED7E53" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dorfbahn</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gerlos</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4.12.2026–11.04.2027,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8:30–16:00</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2949C450" w14:textId="025A7BD0" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dorfbahn</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Königsleiten – 4.12.2026–11.04.2027,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>9:00–16:00</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54CF" w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFD0330" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hochkrimmler Seilbahnen – 4.12.2026–11.04.2027, 9:00–16:00 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FEE337" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6FFEE9" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mayrhofner Bergbahnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69930C81" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Horbergbahn und Penkenbahn – 4.12.2026–24.12.2026: 8:30–17:00 Uhr; 25.12.2026–11.04.2027: 8:00–17:00 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4953A53A" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ahornbahn – 11.12.2026–11.04.2027, 7:30–17:00 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F67F48" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Möslbahn – 12.12.2026–24.12.2026: 8:30–17:00 Uhr; 25.12.2026–4.04.2027: 8:00–17:00 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A020D" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137DC580" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ski- &amp; Gletscherwelt Zillertal 3000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0E78E5" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Finkenberger Almbahnen – 4.12.2026–24.12.2026: 8:30–16:30 Uhr; 25.12.2026–11.04.2027: 8:15–16:30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5540C846" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rastkogel Bahnen – 4.12.2026–24.12.2026: 8:45–16:30 Uhr; 25.12.2026–11.04.2027: 8:30–16:30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31501287" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Eggalm Bahnen – 4.12.2026–11.04.2027, 8:30–16:30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E38A80" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hintertuxer Gletscher – ganzjährig geöffnet, 8:15–16:30 Uhr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6063DDF5" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="008B4430">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4538F4" w14:textId="3958CE12" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>*Angaben</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ohne</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Gewähr.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Betriebszeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>können</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sich</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>witterungs-</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>betriebsbedingt</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3478">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1295B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ändern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C1DF0E" w14:textId="77777777" w:rsidR="001F6C99" w:rsidRPr="00F1295B" w:rsidRDefault="001F6C99" w:rsidP="001F6C99">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5782B173" w14:textId="77777777" w:rsidR="00922DE4" w:rsidRPr="00922DE4" w:rsidRDefault="00922DE4" w:rsidP="00922DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00081E21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00922DE4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Über das Zillertal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C40A7F" w14:textId="77777777" w:rsidR="00081E21" w:rsidRDefault="00081E21" w:rsidP="00081E21">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4BDE5EA5" w14:textId="77777777" w:rsidR="00922DE4" w:rsidRDefault="00922DE4" w:rsidP="00922DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00081E21">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="001944DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tal der Dreitausender, des ewigen Eises, der kulinarischen Höhepunkte und der Musik. Perfekt präparierte Pisten, traumhafte Langlaufloipen und Rodelbahnen im Winter, hunderte Kilometer Wanderwege und </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Tal der Dreitausender, des ewigen Eises, der kulinarischen Höhepunkte und der Musik. Perfekt präparierte Pisten, traumhafte Langlaufloipen und Rodelbahnen im Winter, hunderte Kilometer Wanderwege und Bikestrecken sowie erfrischende Freibäder und idyllische Bergseen mit kristallklarem Wasser im Sommer – umgeben von einzigartigen Bergpanoramen: Das erlebst du nur hier. Vom Hochfeiler, dem mit 3.509 m höchsten Berg des Zillertals, zieht sich das Zillertal über 47 km am Ziller entlang talauswärts. Die berühmte Zillertaler Gastfreundschaft der mehr als 35.000 Einwohner können Sie in den 25 Gemeinden des Zillertals selbst erleben. Sommer wie Winter stehen Wohlbefinden, Regionalität und Genuss an oberster Stelle. Egal ob einzigartige Bergerlebnisse oder einfach nur die Natur genießen, Möglichkeiten gibt es im aktivsten und musikalischsten Tal der Welt wie Nadeln im Zirbenwald. Dazu kommt höchster Genuss: von regionaler Kulinarik, echter Zillertaler Hausmannskost bis hin zu exquisiten Gourmet-Menüs. Willkommen im Zillertal – das fühlst du nur hier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222F4DF6" w14:textId="77777777" w:rsidR="001944DA" w:rsidRPr="001944DA" w:rsidRDefault="001944DA" w:rsidP="00922DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Bikestrecken</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB60B11" w14:textId="7894985C" w:rsidR="000D703A" w:rsidRPr="001944DA" w:rsidRDefault="00922DE4" w:rsidP="00922DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> sowie erfrischende Freibäder und idyllische Bergseen mit kristallklarem Wasser im Sommer – umgeben von einzigartigen Bergpanoramen: Das erlebst du nur hier. Vom Hochfeiler, dem mit 3.509m höchsten Berg des Zillertals, zieht sich das Zillertal über 47 km am Ziller entlang talauswärts. Die berühmte </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001944DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Zillertaler</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Die Zillertal Tourismus GmbH in Schlitters wurde im Jahr 2005 zur internationalen Vermarktung des Zillertals gegründet. Zu den Hauptaufgaben zählt die Marketing- bzw. Maßnahmenplanung auf definierten internationalen Märkten sowie die Image- und Themenstrategie des Tales im Einklang mit den lokalen Tourismusverbänden und Infrastrukturträgern. Weiters ist die Zillertal Tourismus GmbH verantwortlich für die gemeinsame Entwicklung und Steuerung der E-Commerce-Plattform „myZillertal“</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7179">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gastfreundschaft der mehr als 35.000 Einwohner können Sie in den 25 Gemeinden des Zillertals selbst erleben. Sommer wie Winter stehen Wohlbefinden, Regionalität und Genuss an oberster Stelle. Egal ob einzigartige Bergerlebnisse oder einfach nur die Natur genießen, Möglichkeiten gibt es im aktivsten und musikalischsten Tal der Welt wie Nadeln im </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001944DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Zirbenwald</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Die Plattform ermöglicht die Buchung touristischer Erlebnisse und gilt als Vorreiter für digitale Tourismuslösungen im gesamten Alpenraum. Ein weiterer Schwerpunkt der Zillertal Tourismus GmbH liegt in der langfristig ausgerichteten Entwicklung und Förderung der Region, damit sie auch für zukünftige Generationen attraktiv und lebenswert bleibt. Gemeinsam mit den Tourismusverbänden Erste Ferienregion, Zell-Gerlos, Mayrhofen-Hippach und Tux-Finkenberg sowie den örtlichen Bergbahnen informiert die Zillertal Tourismus GmbH </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72358">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. Dazu kommt höchster Genuss: von regionaler Kulinarik, echter </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>ihre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001944DA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Zillertaler</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Gäste über die breite Palette an ganzjährigen Angeboten und Produkten sowohl im Tal als auch am Berg. Mit knapp 7,7 Mio. Nächtigungen im Tourismusjahr 24/25 und über 1,6 Mio. Gästeankünften zählt das Zillertal zu den größten Tourismusdestinationen im gesamten DACH-Raum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353F6B2E" w14:textId="77777777" w:rsidR="00922DE4" w:rsidRPr="00F1295B" w:rsidRDefault="00922DE4" w:rsidP="00922DE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hausmannskost bis hin zu exquisiten Gourmet-Menüs. Willkommen im Zillertal – das fühlst du nur hier.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AC9712" w14:textId="77777777" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Pressekontakt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2C9010" w14:textId="77777777" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Zillertal Tourismus GmbH in </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Schlitters</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Zillertal Tourismus GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C3AF7B" w14:textId="20120796" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> wurde im Jahr 2005 zur internationalen Vermarktung des Zillertals gegründet. Zu den Hauptaufgaben zählt die Marketing- bzw. Maßnahmenplanung auf definierten internationalen Märkten sowie die Image- und Themenstrategie des Tales im Einklang mit den lokalen Tourismusverbänden und Infrastrukturträgern. Weiters ist die Zillertal Tourismus GmbH verantwortlich für die gemeinsame Entwicklung und Steuerung der E-Commerce-Plattform „</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>myZillertal</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Dominik Steinlechner | Presse und Kommunikation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FDA40" w14:textId="77777777" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>“ Die Plattform ermöglicht die Buchung touristischer Erlebnisse und gilt als Vorreiter für digitale Tourismuslösungen im gesamten Alpenraum. Ein weiterer Schwerpunkt der Zillertal Tourismus GmbH liegt in der nachhaltigen Entwicklung und Förderung der Region für zukünftige Generationen. Gemeinsam mit den Tourismusverbänden Erste Ferienregion, Zell-</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Gerlos</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Gewerbegebiet Nord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D4978D" w14:textId="77777777" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, Mayrhofen-</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Hippach</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>A-6262 Schlitters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FDE1C6" w14:textId="51375DF8" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> und Tux-Finkenberg sowie den örtlichen Bergbahnen informiert die Zillertal Tourismus GmbH seine Gäste über die breite Palette an ganzjährigen Angeboten und Produkten sowohl im Tal als auch am Berg. Mit knapp 7,7 Mio. Nächtigungen im Tourismusjahr 24/25 und über 1,6 Mio. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>T +43 5288 87187-28</w:t>
+      </w:r>
+      <w:r w:rsidR="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>M +43 664 500 3302</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB23D3" w14:textId="77777777" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="000D703A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E dominik.steinlechner@zillertal.at</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CC7631" w14:textId="360DDFD7" w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidRDefault="000D703A" w:rsidP="00C62DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">W </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="008F323E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>www.zillertal.at</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008F323E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000D703A" w:rsidRPr="008F323E" w:rsidSect="00DD4333">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="2268" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="16D6FEFE" w14:textId="77777777" w:rsidR="00755D07" w:rsidRDefault="00755D07">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2F758135" w14:textId="77777777" w:rsidR="00755D07" w:rsidRDefault="00755D07">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Inter">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Zona Pro Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ZonaPro-Regular">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Minion Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40A6EC46" w14:textId="77777777" w:rsidR="00CF49B1" w:rsidRDefault="00CF49B1" w:rsidP="00D74ADA">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A712AA3" w14:textId="77777777" w:rsidR="00F02333" w:rsidRPr="004929CF" w:rsidRDefault="00F02333" w:rsidP="004929CF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Zona Pro Regular" w:hAnsi="Zona Pro Regular" w:cs="Arial"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1DF41DA3" w14:textId="77777777" w:rsidR="00755D07" w:rsidRDefault="00755D07">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5B2FE034" w14:textId="77777777" w:rsidR="00755D07" w:rsidRDefault="00755D07">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78586793" w14:textId="77777777" w:rsidR="00F02333" w:rsidRDefault="0075697E" w:rsidP="0075697E">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FDB09A6" wp14:editId="1F8BD9F5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-898875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-449943</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="1438650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1726629116" name="Grafik 2" descr="Ein Bild, das Text, Schrift, Logo, weiß enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1176745584" name="Grafik 2" descr="Ein Bild, das Text, Schrift, Logo, weiß enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="1438650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="Aufzhlungszeichen"/>
+    <w:nsid w:val="0F2957B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF581A34"/>
+    <w:lvl w:ilvl="0" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF26F31"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="199B0D70"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5896E036"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Inter" w:eastAsia="Inter" w:hAnsi="Inter" w:cs="Inter" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="460733EB"/>
+    <w:nsid w:val="26000C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="45C29838"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:tmpl w:val="7C66DA84"/>
+    <w:lvl w:ilvl="0" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="508C4F57"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+    <w:nsid w:val="2ADA22A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF9CB400"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="553B7D26"/>
+    <w:nsid w:val="2DAB31A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="968AC4A2"/>
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+    <w:tmpl w:val="A6E89A20"/>
+    <w:lvl w:ilvl="0" w:tplc="31E8F2FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Zona Pro Regular" w:eastAsia="Times New Roman" w:hAnsi="Zona Pro Regular" w:cs="Zona Pro Regular" w:hint="default"/>
+        <w:color w:val="B20000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1363" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2083" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4243" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651226B0"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="3289712E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8BEC83FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Inter" w:eastAsia="Inter" w:hAnsi="Inter" w:cs="Inter" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5335F8"/>
+    <w:nsid w:val="56A40765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="30D4BBF2"/>
+    <w:tmpl w:val="036CA3DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579F4743"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="297CD434"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585F7D91"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09A2F4C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="615B20C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3D2339A"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
@@ -3294,317 +3937,482 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1867867887">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6858ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D5C2036"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="751046267">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1958683866">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2139643712">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="719397321">
+  <w:num w:numId="4" w16cid:durableId="1887519381">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="118962865">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="723526848">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="161362585">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="142047838">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1820682154">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1808277290">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1798840696">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="11" w16cid:durableId="646394719">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00293F8B"/>
-[...172 lines deleted...]
-    <w:rsid w:val="00FE0A96"/>
+    <w:rsidRoot w:val="007C07AE"/>
+    <w:rsid w:val="00020BB3"/>
+    <w:rsid w:val="00041FA3"/>
+    <w:rsid w:val="00042E42"/>
+    <w:rsid w:val="00063F36"/>
+    <w:rsid w:val="00070021"/>
+    <w:rsid w:val="0009246F"/>
+    <w:rsid w:val="000A6ABD"/>
+    <w:rsid w:val="000B0055"/>
+    <w:rsid w:val="000D703A"/>
+    <w:rsid w:val="000D7C4F"/>
+    <w:rsid w:val="000E05B8"/>
+    <w:rsid w:val="00114DE8"/>
+    <w:rsid w:val="00141805"/>
+    <w:rsid w:val="0015193C"/>
+    <w:rsid w:val="00152ACB"/>
+    <w:rsid w:val="00174761"/>
+    <w:rsid w:val="00191645"/>
+    <w:rsid w:val="001944DA"/>
+    <w:rsid w:val="001B2A6A"/>
+    <w:rsid w:val="001B66F7"/>
+    <w:rsid w:val="001D4559"/>
+    <w:rsid w:val="001F6C99"/>
+    <w:rsid w:val="00212E66"/>
+    <w:rsid w:val="00221CE9"/>
+    <w:rsid w:val="00222ECB"/>
+    <w:rsid w:val="0022720D"/>
+    <w:rsid w:val="002470DA"/>
+    <w:rsid w:val="00260997"/>
+    <w:rsid w:val="00267E65"/>
+    <w:rsid w:val="00272096"/>
+    <w:rsid w:val="00277E84"/>
+    <w:rsid w:val="002A0985"/>
+    <w:rsid w:val="002D09C9"/>
+    <w:rsid w:val="002F34D6"/>
+    <w:rsid w:val="00314A67"/>
+    <w:rsid w:val="00317712"/>
+    <w:rsid w:val="0033629B"/>
+    <w:rsid w:val="00346168"/>
+    <w:rsid w:val="00352A83"/>
+    <w:rsid w:val="003619A7"/>
+    <w:rsid w:val="0037095E"/>
+    <w:rsid w:val="003748FB"/>
+    <w:rsid w:val="003A1F49"/>
+    <w:rsid w:val="003B0C19"/>
+    <w:rsid w:val="003D54CF"/>
+    <w:rsid w:val="003E095A"/>
+    <w:rsid w:val="003E278F"/>
+    <w:rsid w:val="003E2B01"/>
+    <w:rsid w:val="004258C8"/>
+    <w:rsid w:val="0043247E"/>
+    <w:rsid w:val="00441D39"/>
+    <w:rsid w:val="00453B47"/>
+    <w:rsid w:val="0047297C"/>
+    <w:rsid w:val="004927E3"/>
+    <w:rsid w:val="004929CF"/>
+    <w:rsid w:val="004A63A7"/>
+    <w:rsid w:val="004B2816"/>
+    <w:rsid w:val="004B7424"/>
+    <w:rsid w:val="004D4D61"/>
+    <w:rsid w:val="004D7179"/>
+    <w:rsid w:val="004E4BAF"/>
+    <w:rsid w:val="004E725D"/>
+    <w:rsid w:val="00536511"/>
+    <w:rsid w:val="00544BD0"/>
+    <w:rsid w:val="00574D49"/>
+    <w:rsid w:val="00595092"/>
+    <w:rsid w:val="005A4CCC"/>
+    <w:rsid w:val="005A768D"/>
+    <w:rsid w:val="005C7A36"/>
+    <w:rsid w:val="005E1AA2"/>
+    <w:rsid w:val="00607FD0"/>
+    <w:rsid w:val="00613B2E"/>
+    <w:rsid w:val="00613B75"/>
+    <w:rsid w:val="006345C8"/>
+    <w:rsid w:val="006845D9"/>
+    <w:rsid w:val="0069009C"/>
+    <w:rsid w:val="0069590E"/>
+    <w:rsid w:val="006A2F32"/>
+    <w:rsid w:val="006A3BA5"/>
+    <w:rsid w:val="006A7919"/>
+    <w:rsid w:val="006B33C8"/>
+    <w:rsid w:val="006E18C9"/>
+    <w:rsid w:val="00711BDD"/>
+    <w:rsid w:val="00722004"/>
+    <w:rsid w:val="0074196B"/>
+    <w:rsid w:val="00743456"/>
+    <w:rsid w:val="00754A7D"/>
+    <w:rsid w:val="00755D07"/>
+    <w:rsid w:val="0075697E"/>
+    <w:rsid w:val="00757F11"/>
+    <w:rsid w:val="00783202"/>
+    <w:rsid w:val="0078531E"/>
+    <w:rsid w:val="007C07AE"/>
+    <w:rsid w:val="007C29F6"/>
+    <w:rsid w:val="007D1955"/>
+    <w:rsid w:val="007D3478"/>
+    <w:rsid w:val="00805EFC"/>
+    <w:rsid w:val="00807A22"/>
+    <w:rsid w:val="008224DF"/>
+    <w:rsid w:val="00825568"/>
+    <w:rsid w:val="00825F3D"/>
+    <w:rsid w:val="008261F7"/>
+    <w:rsid w:val="00827301"/>
+    <w:rsid w:val="00867146"/>
+    <w:rsid w:val="008A6500"/>
+    <w:rsid w:val="008B3FFE"/>
+    <w:rsid w:val="008B4430"/>
+    <w:rsid w:val="008B4604"/>
+    <w:rsid w:val="008C2E2D"/>
+    <w:rsid w:val="008D21C5"/>
+    <w:rsid w:val="008D4289"/>
+    <w:rsid w:val="008F323E"/>
+    <w:rsid w:val="00903809"/>
+    <w:rsid w:val="00910124"/>
+    <w:rsid w:val="00911121"/>
+    <w:rsid w:val="00922DE4"/>
+    <w:rsid w:val="009262DE"/>
+    <w:rsid w:val="00947526"/>
+    <w:rsid w:val="00973127"/>
+    <w:rsid w:val="009A5EF3"/>
+    <w:rsid w:val="009C5B46"/>
+    <w:rsid w:val="009C74A7"/>
+    <w:rsid w:val="009D732C"/>
+    <w:rsid w:val="009E39D5"/>
+    <w:rsid w:val="009E3A85"/>
+    <w:rsid w:val="009F4A8B"/>
+    <w:rsid w:val="00A117A6"/>
+    <w:rsid w:val="00A400D1"/>
+    <w:rsid w:val="00A57A31"/>
+    <w:rsid w:val="00A57D75"/>
+    <w:rsid w:val="00A65B6A"/>
+    <w:rsid w:val="00A73763"/>
+    <w:rsid w:val="00A972A6"/>
+    <w:rsid w:val="00AB08AA"/>
+    <w:rsid w:val="00AB7F2E"/>
+    <w:rsid w:val="00AC3A89"/>
+    <w:rsid w:val="00AC4402"/>
+    <w:rsid w:val="00AD02FC"/>
+    <w:rsid w:val="00AD075B"/>
+    <w:rsid w:val="00AD61FC"/>
+    <w:rsid w:val="00AF04A9"/>
+    <w:rsid w:val="00B05417"/>
+    <w:rsid w:val="00B12827"/>
+    <w:rsid w:val="00B314B2"/>
+    <w:rsid w:val="00B62112"/>
+    <w:rsid w:val="00B679F4"/>
+    <w:rsid w:val="00B7756B"/>
+    <w:rsid w:val="00B915A6"/>
+    <w:rsid w:val="00BA48FB"/>
+    <w:rsid w:val="00C420C8"/>
+    <w:rsid w:val="00C43875"/>
+    <w:rsid w:val="00C45CB6"/>
+    <w:rsid w:val="00C47D21"/>
+    <w:rsid w:val="00C62327"/>
+    <w:rsid w:val="00C62DC0"/>
+    <w:rsid w:val="00C74892"/>
+    <w:rsid w:val="00C86CCC"/>
+    <w:rsid w:val="00CA6164"/>
+    <w:rsid w:val="00CA79D3"/>
+    <w:rsid w:val="00CD5743"/>
+    <w:rsid w:val="00CE6339"/>
+    <w:rsid w:val="00CF08E7"/>
+    <w:rsid w:val="00CF49B1"/>
+    <w:rsid w:val="00D0761E"/>
+    <w:rsid w:val="00D53289"/>
+    <w:rsid w:val="00D67CCB"/>
+    <w:rsid w:val="00D7364E"/>
+    <w:rsid w:val="00D74ADA"/>
+    <w:rsid w:val="00DA2A7C"/>
+    <w:rsid w:val="00DA6CCE"/>
+    <w:rsid w:val="00DD0DCA"/>
+    <w:rsid w:val="00DD380C"/>
+    <w:rsid w:val="00DD4333"/>
+    <w:rsid w:val="00DD6054"/>
+    <w:rsid w:val="00DE349C"/>
+    <w:rsid w:val="00DF11A6"/>
+    <w:rsid w:val="00DF40EC"/>
+    <w:rsid w:val="00E2003B"/>
+    <w:rsid w:val="00E2361A"/>
+    <w:rsid w:val="00E252FF"/>
+    <w:rsid w:val="00E4669D"/>
+    <w:rsid w:val="00E57A0A"/>
+    <w:rsid w:val="00E66BFD"/>
+    <w:rsid w:val="00EC2B4E"/>
+    <w:rsid w:val="00EC6090"/>
+    <w:rsid w:val="00ED61B9"/>
+    <w:rsid w:val="00EF0061"/>
+    <w:rsid w:val="00F02333"/>
+    <w:rsid w:val="00F02D7D"/>
+    <w:rsid w:val="00F035B6"/>
+    <w:rsid w:val="00F11BC3"/>
+    <w:rsid w:val="00F1295B"/>
+    <w:rsid w:val="00F15160"/>
+    <w:rsid w:val="00F208A8"/>
+    <w:rsid w:val="00F6077F"/>
+    <w:rsid w:val="00F71ADA"/>
+    <w:rsid w:val="00F72358"/>
+    <w:rsid w:val="00F75BD5"/>
+    <w:rsid w:val="00F80B2F"/>
+    <w:rsid w:val="00F83EC6"/>
+    <w:rsid w:val="00F90188"/>
+    <w:rsid w:val="00FA066A"/>
+    <w:rsid w:val="00FA1387"/>
+    <w:rsid w:val="00FA203A"/>
+    <w:rsid w:val="00FA6050"/>
+    <w:rsid w:val="00FC07F5"/>
+    <w:rsid w:val="00FC4D6F"/>
+    <w:rsid w:val="00FE1E51"/>
+    <w:rsid w:val="00FF785A"/>
+    <w:rsid w:val="00FF7DA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="376A20AD"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{495FD2C1-9972-4E93-B69E-31FBBADA9411}"/>
+  <w14:docId w14:val="1331853D"/>
+  <w15:docId w15:val="{57CDDB57-8145-4436-9385-7E6B725D2B50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3620,77 +4428,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3712,78 +4520,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3818,55 +4626,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3938,1017 +4746,734 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00293F8B"/>
+    <w:rsid w:val="00DD6054"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...180 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...4 lines deleted...]
-    <w:rsid w:val="00293F8B"/>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...5 lines deleted...]
-    <w:rsid w:val="00293F8B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F02333"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00293F8B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F02333"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00293F8B"/>
+    <w:rsid w:val="00F02333"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...165 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00293F8B"/>
+    <w:rsid w:val="00595092"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00293F8B"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003B0C19"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00867146"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Link">
+    <w:name w:val="Link"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE1E51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:color w:val="0563C1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:aliases w:val="Abbinder"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="IntensivesZitatZchn"/>
-    <w:uiPriority w:val="30"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00293F8B"/>
+    <w:rsid w:val="00F208A8"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LinkText">
+    <w:name w:val="Link Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="LinkTextZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F34D6"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:ind w:left="864" w:right="864"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:color w:val="0563C1"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LinkTextZchn">
+    <w:name w:val="Link Text Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="LinkText"/>
+    <w:rsid w:val="002F34D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+      <w:color w:val="0563C1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelText">
+    <w:name w:val="Titel Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TitelTextZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A768D"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
-[...4 lines deleted...]
-    <w:rsid w:val="00293F8B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TeaserText">
+    <w:name w:val="Teaser Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TeaserTextZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A768D"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiverVerweis">
-    <w:name w:val="Intense Reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelTextZchn">
+    <w:name w:val="Titel Text Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:uiPriority w:val="32"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00293F8B"/>
+    <w:link w:val="TitelText"/>
+    <w:rsid w:val="005A768D"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-[...1 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
-    <w:name w:val="List Bullet"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildbeschriftung">
+    <w:name w:val="Bildbeschriftung"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="BildbeschriftungZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A768D"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TeaserTextZchn">
+    <w:name w:val="Teaser Text Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="TeaserText"/>
+    <w:rsid w:val="005A768D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BildbeschriftungZchn">
+    <w:name w:val="Bildbeschriftung Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Bildbeschriftung"/>
+    <w:rsid w:val="005A768D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinfAbs">
+    <w:name w:val="[Einf. Abs.]"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB10A0"/>
+    <w:rsid w:val="00FA066A"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:contextualSpacing/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Inter" w:eastAsia="Inter" w:hAnsi="Inter" w:cs="Inter"/>
-[...15 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE3792"/>
+    <w:rsid w:val="000D703A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="48385223">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="645162446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zillertal.at" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Zillertal">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Zillertal 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="303230"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="313231"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="DDDEDD"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="9E0F1D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="EEA420"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="7C9D21"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="6C6D6C"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="9E9F9E"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="CACBCA"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Zillertal">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="ZonaPro-Regular"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="ZonaPro-Regular"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Zillertal" id="{13B17DF4-6871-CA44-8043-333721E247A7}" vid="{39F0D696-2D0B-D64D-A579-E505A58CA75F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cfae8416-a1b9-4930-8561-225399f76bef">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="92dae46e-6dab-461c-a2a9-cd28caaab017" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="920a33e16a43ebb786e168d583c99887">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac9ac9f75b723c1aae79c247fd22163a" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="74781b5270c194e7b5250718dc4d31bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2cd5e44f10b6865fce1d1a2b7f227cec" ns2:_="" ns3:_="">
     <xsd:import namespace="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <xsd:import namespace="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5163,118 +5688,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A104D4-4564-4EBD-9DE3-C47CCD7B59E9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA0AC2A4-D533-4148-94A0-74BB55E1C4B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF2BAEB2-0617-42D9-95E9-EBC4986F2B6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07D27B65-0E6A-4096-A840-DDFB0000C2FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0E74F1B-E4F8-4FAD-954B-CC30EE112EED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7457</Characters>
+  <Pages>5</Pages>
+  <Words>1820</Words>
+  <Characters>11470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Zillertal Tourismus</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8623</CharactersWithSpaces>
+  <CharactersWithSpaces>13264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Brigitte Steger</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>